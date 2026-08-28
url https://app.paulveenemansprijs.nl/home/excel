--- v0 (2026-07-13)
+++ v1 (2026-08-28)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf22b2c36f44963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e71766278e14759b971dd811d4c0d56.psmdcp" Id="R078882b19dc14580" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27edabc16a4748de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44aac2d31eb743ceb2ea182b0d5ccbd2.psmdcp" Id="Rea1c63e1fb2d4cea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="PaulVeenemansPrijs2025" sheetId="1" r:id="rId2"/>
+    <x:sheet name="PaulVeenemansPrijs2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>#</x:t>
   </x:si>
   <x:si>
     <x:t>Startnr.</x:t>
   </x:si>
   <x:si>
     <x:t>Cat.</x:t>
   </x:si>
   <x:si>
     <x:t>Vet.</x:t>
   </x:si>
   <x:si>
     <x:t>Ploegnaam</x:t>
   </x:si>
   <x:si>
     <x:t>Deelnemer</x:t>
@@ -61,492 +61,51 @@
   <x:si>
     <x:t>Schaatsen tijd</x:t>
   </x:si>
   <x:si>
     <x:t>Schaatsen pt.</x:t>
   </x:si>
   <x:si>
     <x:t>Hardlopen tijd</x:t>
   </x:si>
   <x:si>
     <x:t>Hardlopen pt.</x:t>
   </x:si>
   <x:si>
     <x:t>Roeien tijd</x:t>
   </x:si>
   <x:si>
     <x:t>Roeien 2-</x:t>
   </x:si>
   <x:si>
     <x:t>Roeien pt.</x:t>
   </x:si>
   <x:si>
     <x:t>Totaal pt.</x:t>
   </x:si>
   <x:si>
-    <x:t>Paul Veenemans Prijs 2025</x:t>
-[...440 lines deleted...]
-    <x:t>Teun Schinkel</x:t>
+    <x:t>Paul Veenemans Prijs 2026</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="4">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="mm:ss.0"/>
     <x:numFmt numFmtId="165" formatCode="0.0"/>
     <x:numFmt numFmtId="166" formatCode="0.000"/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
@@ -931,51 +490,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:Q104"/>
+  <x:dimension ref="A1:Q3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="7" width="9.140625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="9.140625" style="1" customWidth="1"/>
     <x:col min="9" max="9" width="9.140625" style="2" customWidth="1"/>
     <x:col min="10" max="10" width="9.140625" style="1" customWidth="1"/>
     <x:col min="11" max="11" width="9.140625" style="2" customWidth="1"/>
     <x:col min="12" max="12" width="9.140625" style="1" customWidth="1"/>
     <x:col min="13" max="13" width="9.140625" style="2" customWidth="1"/>
     <x:col min="14" max="15" width="9.140625" style="1" customWidth="1"/>
     <x:col min="16" max="16" width="9.140625" style="2" customWidth="1"/>
     <x:col min="17" max="17" width="9.140625" style="3" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:17" s="4" customFormat="1">
       <x:c r="A1" s="4" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="4" t="s">
@@ -1007,4853 +566,64 @@
       </x:c>
       <x:c r="L1" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M1" s="6" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="N1" s="5" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O1" s="5" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P1" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="Q1" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:17">
       <x:c r="B3" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
-    <x:row r="4" spans="1:17">
-[...4787 lines deleted...]
-    </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>PaulVeenemansPrijs2025</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>PaulVeenemansPrijs2025!Print_Titles</vt:lpstr>
+      <vt:lpstr>PaulVeenemansPrijs2026</vt:lpstr>
+      <vt:lpstr>PaulVeenemansPrijs2026!Print_Area</vt:lpstr>
+      <vt:lpstr>PaulVeenemansPrijs2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>